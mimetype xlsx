--- v1 (2026-02-09)
+++ v2 (2026-06-14)
@@ -10,1199 +10,1226 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="783" uniqueCount="382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="799" uniqueCount="391">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>RICARDO FREITAS DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/4/pl_1.459-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/4/pl_1.459-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação da rua e placa; atribuindo o nome de Valdineia Menezes dos Santos (in memoriam).</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/64/parecer_052.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/64/parecer_052.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao Projeto de Lei nº 1.500/2025 - Comissão de Justiça e Redação.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/5/pl_1.459-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/5/pl_1.459-2025.pdf</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>LUCIANO CARDOSO RIBAS</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/6/pl_1.462-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/6/pl_1.462-2025.pdf</t>
   </si>
   <si>
     <t>Dá o nome de José Plínio Lopes da Silveira ao campo de futebol localizado na Comunidade do Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/7/pl_1.462-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/7/pl_1.462-2025.pdf</t>
   </si>
   <si>
     <t>Dá o nome de José Plínio Lopes da Silveira ao campo de futebol localizado na comunidade do Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_ei_1.472.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_ei_1.472.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Antônio Conceição à 1º Travessa Geraldino Almeida, localizada na Praça do Manteiga e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_1.473.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_1.473.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Rodrigo Valverde Bastos à 1º Travessa Adalgisa e da outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>ANDRE PAZOS DA ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/9/pl_1.486-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/9/pl_1.486-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração de Plano Municipal para substituição da fiação aérea e remoção de postes por sistema de cabeamento subterrâneo no Município de Muritiba, e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>ROSE REIS</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/13/pl_1.487-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/13/pl_1.487-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Estratégia de Busca Ativa Escolar no âmbito do Município de Muritiba, e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_1.488-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_1.488-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: ' Dispõe sobre o plano Plurianual do Município de Muritiba para quadriênio 2026/2029, e da outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>ROSECLEIDE BORGES FIUZA TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_1.489-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_1.489-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do dia Municipal do psicopedagogo no Município de Muritiba e dá outras providências</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>MARIZAN SILVA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_1.490.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_1.490.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Forró para o Coração", voltado à saúde e socialização da população da terceira idade.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_1.491.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_1.491.pdf</t>
   </si>
   <si>
     <t>"Da nome de Manuel Pereira da Silva à 2° Travessa Adalgisa e dá outras providências"</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_1.492.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_1.492.pdf</t>
   </si>
   <si>
     <t>"Da o nome de Augusta Mota da Silva à Rua Principal do Loteamento Recanto da Serra e dá outras providências"</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/33/pl_1493.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/33/pl_1493.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Centro Municipal de Reabilitação Educacional, vinculado à Secretaria Municipal de educação do Municipal de Muritiba, Estado da Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_1.494-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_1.494-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da casa de Cultura de Muritiba e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_1.495-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_1.495-2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Muritiba para o exercício financeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_1.496-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_1.496-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua da praça de São João em São José do Itaporã e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_1497.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_1497.pdf</t>
   </si>
   <si>
     <t>Denominado a localidade Rural Posto Sanca, no Município de Muritiba como Avenida Otávio Vitorino.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_1498.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_1498.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.224/2023, que dispõe sobre a política municipal dos direitos da criança e do adolescente, regulamentando o Conselho Municipal dos Direitos da Criança e do Adolescente, o Conselho Tutelar e o Fundo Municipal dos Direitos da Criança e do Adolescente e outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_lei_1.499-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_lei_1.499-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do centro de abastecimento Municipal, e da outras providências .</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>HUMBERTO DE CERQUEIRA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_1.500.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_1.500.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Posto de Saúde João Paulo II - Posto da Vila, e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_1.501-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_1.501-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos artigos, abaixo indicados, e aprovação da versão atualizada e consolidada da Lei Orgânica do Município de Muritiba-Ba, e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/70/projeto_de_lei_1.502-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/70/projeto_de_lei_1.502-2025.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Turismo de Muritiba para o período de 4 anos, de 2026 à 2029.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>ROBSON NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_1.503-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_1.503-2025.pdf</t>
   </si>
   <si>
     <t>Denomina o dia 20 de novembro - dia da Consciência Negra, a medalha Domingos Neres Santiago, e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>14933</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_1.493.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_1.493.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Centro Multidisciplinar de Muritiba, Estado da Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_resolucao_226-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_resolucao_226-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Muritiba, Estado da Bahia, através de seus Vereadores, os legítimos representantes do povo Muritibano, inspirados nos princípios da democracia e bem-estar social, sob a luz da constituição federal, procedem a revisão do Regimento Interno.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_resolucao_227-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_resolucao_227-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Muritiba a ofertar vagas de estágios e dá outras providências no âmbito do Poder Legislativo.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/8/mocao_025-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/8/mocao_025-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Muritiba, consternadamente, envia esta mensagem de pesar aos familiares do Sr. João José Pereira Mascarenhas._x000D_
 Entendendo a grande perda ocorrida e que nesse momento é importante o conforto que encontramos naqueles que estão ao nosso lado.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/40/mocao_de_pesar_031.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/40/mocao_de_pesar_031.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Laudemberg Soares de Oliveira pelo seu falecimento.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/41/mocao_de_pesar_032.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/41/mocao_de_pesar_032.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Antônio Magalhães de Almeida Félix pelo seu falecimento.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/50/mocao_034.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/50/mocao_034.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Juciara Araújo Tosta.</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/52/mocao_035.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/52/mocao_035.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para os familiares de Gilson Pedreira Aragão pelo seu falecimento.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MPA</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENS</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/3/mocao_de_parabens_013.1.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/3/mocao_de_parabens_013.1.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns nº013 de autoria do Edil. André Pazos da Rocha para Exma. Sra. Prefeita Rose Reis pela passagem de seu aniversário.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/2/mocao_014_vereador_robson.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/2/mocao_014_vereador_robson.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Muritiba, com bastante alegria, envia esta mensagem de parabéns ao Sr. Robson Nascimento pela passagem de seu aniversário!</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/10/mocao_026-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/10/mocao_026-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Muritiba, com grande alegria, envia esta mensagem de parabéns, à Loja Maçônica Fraternidade Muritibana nº60 pela passagem de seu aniversário de 69 anos de existência.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/11/mocao_027-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/11/mocao_027-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Muritiba, com grande alegria, vem expressar seus mais sinceros cumprimentos e reconhecimento aos Maçons pelo transcurso do dia do Maçom comemorado em 20 de agosto.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/12/mocao_028-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/12/mocao_028-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Muritiba, com intensa alegria, vem expressar seus votos de congratulações e reconhecimento ao Reverendíssimo Padre Josevaldo pela passagem de seu aniversário natalício.</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/14/mocao_029-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/14/mocao_029-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Muritiba, com intensa alegria, vem expressar seus votos de congratulações e reconhecimento à Vereadora Rosecleide Borges Fiuza Teixeira pela passagem de seu aniversário.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/39/mocao_de_parabens_030.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/39/mocao_de_parabens_030.pdf</t>
   </si>
   <si>
     <t>Moção de parabéns ao atleta Igor Nogueira pelo seu excepcional desempenho esportivo bem como pelo seu papel de representatividade e luta pela inclusão das pessoas com transtorno do Espectro autista no esporte e na sociedade.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/62/mocao_037.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/62/mocao_037.pdf</t>
   </si>
   <si>
     <t>Moção de parabéns para o Vereador Ricardo Freitas dos Santos pela passagem de seu aniversário</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/60/mocao_038.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/60/mocao_038.pdf</t>
   </si>
   <si>
     <t>Moção de parabéns ao Vereador Clecio Pereira Mascarenhas Gomes pela passagem do seu aniversário</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/61/mocao_039.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/61/mocao_039.pdf</t>
   </si>
   <si>
     <t>Moção de Parabéns ao Vereador Bryan Pereira Tosta Bezerra, pela passagem de seu aniversário.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/75/mocao_042.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/75/mocao_042.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Presbitério Edevaldo Almeida Santana, pela coordenação do evento em São José do Itaporã no dia da Bíblia 14/12/2025.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/18/parecer_037.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/18/parecer_037.pdf</t>
   </si>
   <si>
     <t>Parecer favorável Projetos de Lei 1.486/2025 e 1.487/2025.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/19/parecer_038.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/19/parecer_038.pdf</t>
   </si>
   <si>
     <t>Parecer favorável aos Projetos de Lei 1.486/2025 e 1.487/2025.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/20/parecer_039.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/20/parecer_039.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 1.486/2025.</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/30/parecer_041.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/30/parecer_041.pdf</t>
   </si>
   <si>
     <t>Parecer favorável aos Projetos de Lei 1.489/2025 e 1.490/2025.</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/31/parecer_042.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/31/parecer_042.pdf</t>
   </si>
   <si>
     <t>Parecer favorável aos Projetos de Lei nº 1.489/2025 e 1.490/2025.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/34/parecer_044.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/34/parecer_044.pdf</t>
   </si>
   <si>
     <t>Parecer favorável aos Projetos de Lei nº1.472/2025, 1.473/2025, 1.491/2025, 1.492/2025 e 1.493/2025._x000D_
 Comissão de Justiça e redação.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/36/parecer_045.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/36/parecer_045.pdf</t>
   </si>
   <si>
     <t>A Comissão de Educação, Saúde, Obras e Serviços Públicos decide opinar pela APROVAÇÃO do Projeto de Lei nº 1.493/2025.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/45/parecer_046.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/45/parecer_046.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável da Comissão de Educação, Saúde, Obras e Serviços Públicos aos Projetos de Lei nº 1.494/2025 e 1.495/2025.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/46/parecer_047.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/46/parecer_047.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão de Justiça e Redação aos Projetos de Lei nº 1.494/2025, 1.495/2025 e 1.496/2025.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/56/parecer_048.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/56/parecer_048.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 1.497/2025 _x000D_
 Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/55/parecer__049.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/55/parecer__049.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça e Redação favorável ao Projeto de Lei nº 1.498/2025.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/58/parecer_050.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/58/parecer_050.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 1.498/2025 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/63/parecer_051.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/63/parecer_051.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 1.499/2025.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/66/parecer_052.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/66/parecer_052.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 1.500/2025.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/1/robson.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/1/robson.pdf</t>
   </si>
   <si>
     <t>Posto da Família no Condomínio Miriam nas Casinhas em São José do Itaporã.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_248.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_248.pdf</t>
   </si>
   <si>
     <t>Adoção de nova padronização das placas informativas com os nomes de ruas e logradouros públicos.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_249.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_249.pdf</t>
   </si>
   <si>
     <t>Conte comigo Muritiba; o desenvolvimento de Muritiba, embora constante, enfrenta desafios sociais e de infraestrutura que exigem soluções criativas e a participação ativa da comunidade.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_250-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_250-2025.pdf</t>
   </si>
   <si>
     <t>07 de Setembro dia do Evangélico; Sugere à Prefeitura o apoio a organização do Evento Gospel Municipal a ser realizada anualmente na data que celebra o Dia do Evangélico, com o objetivo de promover a união, a fé e a cultura gospel no município com a participação de Igrejas e artistas locais.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>CRISTIANO GOMES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_251.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_251.pdf</t>
   </si>
   <si>
     <t>Construção de 3 Quebra-Molas na Rua Martilho José Guimarães em São José do Itaporã (Rua Principal que liga ao Aporá)</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_253.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_253.pdf</t>
   </si>
   <si>
     <t>Solicitação de Substituição de Caçamba de Lixo para Compactadora de Lixo em São José do Itaporã.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_254.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_254.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutores de velocidade (quebra-molas) no calçamento da Rua Epifânio Marques Sampaio, situada na localidade do Carro Quebrado.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_255.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_255.pdf</t>
   </si>
   <si>
     <t>Solicitação da Concessão do Prédio do Instituto Nacional de Seguridade Social - INSS em Muritiba.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_256.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_256.pdf</t>
   </si>
   <si>
     <t>Reforma do Ginásio de Esportes Professor Reginaldo Fragoso de Cerqueira.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_257.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_257.pdf</t>
   </si>
   <si>
     <t>Calçamento na Travessa da Jaqueira localizada no Bairro Fraguinha.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_258.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_258.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que busque parceria com a Polícia Militar do Estado da Bahia e o Governo do Estado para Implantação de um Colégio Militar em São José do Itaporã onde hoje é a Escola Clementino Firmino de Oliveira.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_259-2025.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_259-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma área de lazer infantil no novo campo de futebol da localidade do Pernambuco.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_260.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_260.pdf</t>
   </si>
   <si>
     <t>Saneamento básico no loteamento Recanto da serra nas ruas : Rodrigo Valverde Basto, Manoel Pereira da Silva e Augusta Mota da Silva</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_261.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_261.pdf</t>
   </si>
   <si>
     <t>Saneamento básico na Rua José Salvador da Cruz, localizado no bairro H.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_262.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_262.pdf</t>
   </si>
   <si>
     <t>Soliciatção de máquina para nivelação da rua e limpeza de mato na Rua josé Salvador da Cruz Localizada no Bairro H</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_263.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_263.pdf</t>
   </si>
   <si>
     <t>Solicitação que os correios passem a entregar correspondências no loteamento recanto da serra nas ruas: Rodrigo Valverde, Manoel Pereira da Silva e Augusta Mota da Silva</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_264.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_264.pdf</t>
   </si>
   <si>
     <t>Reforma do Coreto da Praça do Bomfim.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_265.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_265.pdf</t>
   </si>
   <si>
     <t>Solicitação de máquina na Rua da Jaqueira no Loteamento Fraga ( Rua do Ex-vereador Keleu) para nivelação e limpeza de mato</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_266.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_266.pdf</t>
   </si>
   <si>
     <t>Solicitação de dois braços de luz na rua José Salvador da Cruz localizada no bairro H.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_267.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_267.pdf</t>
   </si>
   <si>
     <t>Solicitação da reforma dos coretos, kioskes, bombeiros e do parquinho localizado no Parque Temático</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_268.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_268.pdf</t>
   </si>
   <si>
     <t>Solicitação da mudança dos pontos das Vans, que saiu do Ponto Certo para a Rua do Tanque</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_269.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_269.pdf</t>
   </si>
   <si>
     <t>Solicitação da limpeza do jardim que fica em frente ao Parque Temático e do jardim que fica em frente a creche Amabília.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_270.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_270.pdf</t>
   </si>
   <si>
     <t>Solicitação de raspagem, limpeza, pintura e reforma em alguns pontos que estão apresentando buracos na ciclovia</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_271.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_271.pdf</t>
   </si>
   <si>
     <t>Solicitação de redutores de velocidade; na Creche Amabília, APAE, na Rua que da acesso ao Centro Administrativo, na entrada do Padre Piazza e na entrada do Loteamento Fraguinha (Rua Aldina Fraga)</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_272.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_272.pdf</t>
   </si>
   <si>
     <t>Solicitação de faixa de pedestre no Parque Temático, creche Amabília, Posto de Saúde João Paulo II, APAE e Colégio Gastão Pedreira</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_273.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_273.pdf</t>
   </si>
   <si>
     <t>Solicitação de conserto de 7 ares-condicionados, limpeza e higienização da caixa D'Agua, reposição de 23 cadeiras de salas, reparo em portas, portões, calhas e limpeza da área do prédio central na Escola Reunidas Duque de Caxias</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_274.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_274.pdf</t>
   </si>
   <si>
     <t>Solicitação de Limpeza, raspagem do calçamento e pintura do meio fio nas ruas dos bairros: H, Buriti, Lions Clube, Vila da Prata, Paraguai, Nova Brasília, Bom Jardim, Pulo do Bode, 7 Pecados, Loteamento Belo Vale, Loteamento Alta Andrade e Rua Avelino Matos</t>
   </si>
   <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_275-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de máquina e cascalho para aterrar um buraco na Rua em frente ao Sindicato Rural no Gravatá de baixo</t>
+  </si>
+  <si>
     <t>97</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_276.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_276.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparo na iluminação da ladeira Valdienia no Gravatá de Baixo</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_277.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_277.pdf</t>
   </si>
   <si>
     <t>Solicitação de parquinhos, aparelhos aeróbicos e reforma da praça do Gravatá de Baixo, ao lado do Colégio Antônio Pereira da Mota.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_278.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_278.pdf</t>
   </si>
   <si>
     <t>Reparos na Escola Gastão Pedreira.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_279.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_279.pdf</t>
   </si>
   <si>
     <t>Materiais e Utensílios para Escola Gastão Pedreira.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_280.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_280.pdf</t>
   </si>
   <si>
     <t>Pintura com artes em grafite no muro da Escola, dedetização, lavagem do tanque e piso antiderrapante para o pátio na Escola Gastão Pedreira.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_281.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_281.pdf</t>
   </si>
   <si>
     <t>Reforma na Escola Luiz Viana Filho.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_282.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_282.pdf</t>
   </si>
   <si>
     <t>Maquinário e equipamento de uso contínuo, sanitários masculino e feminino, portas e fechaduras, janelas, cadeiras na Escola Luiz Viana.</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/47/mocao_033.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/47/mocao_033.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em homenagem ao dia do Fisioterapeuta e do Terapeuta Ocupacional.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Aplausos ao dia do Fisioterapeuta e do Terapeuta Ocupacional</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/54/mocao_de_aplauso_036.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/54/mocao_de_aplauso_036.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para o Colégio Estadual Manoel Benedito Mascarenhas em São José do Itaporã.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/65/mocao_040.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/65/mocao_040.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal por meio desta Moção, manifestar Aplausos e Reconhecimentos ao Professor Fábio David Couto</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/74/mocao_de_aplauso_041.pdf</t>
+    <t>http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/74/mocao_de_aplauso_041.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para o Padre Josevaldo Carvalho pelos 25 anos de Sacerdócio.</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>Le</t>
+  </si>
+  <si>
+    <t>LEI</t>
+  </si>
+  <si>
+    <t>DENOMINA A AVENIDA PEREIRA NUNES, JOVENTINO E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1506,68 +1533,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/4/pl_1.459-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/64/parecer_052.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/5/pl_1.459-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/6/pl_1.462-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/7/pl_1.462-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_ei_1.472.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_1.473.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/9/pl_1.486-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/13/pl_1.487-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_1.488-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_1.489-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_1.490.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_1.491.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_1.492.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/33/pl_1493.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_1.494-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_1.495-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_1.496-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_1497.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_1498.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_lei_1.499-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_1.500.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_1.501-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/70/projeto_de_lei_1.502-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_1.503-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_1.493.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_resolucao_226-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_resolucao_227-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/8/mocao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/40/mocao_de_pesar_031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/41/mocao_de_pesar_032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/50/mocao_034.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/52/mocao_035.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/3/mocao_de_parabens_013.1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/2/mocao_014_vereador_robson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/10/mocao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/11/mocao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/12/mocao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/14/mocao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/39/mocao_de_parabens_030.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/62/mocao_037.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/60/mocao_038.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/61/mocao_039.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/75/mocao_042.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/18/parecer_037.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/19/parecer_038.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/20/parecer_039.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/30/parecer_041.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/31/parecer_042.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/34/parecer_044.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/36/parecer_045.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/45/parecer_046.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/46/parecer_047.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/56/parecer_048.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/55/parecer__049.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/58/parecer_050.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/63/parecer_051.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/66/parecer_052.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/1/robson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_250-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_259-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/47/mocao_033.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/54/mocao_de_aplauso_036.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/65/mocao_040.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/74/mocao_de_aplauso_041.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/4/pl_1.459-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/64/parecer_052.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/5/pl_1.459-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/6/pl_1.462-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/7/pl_1.462-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_ei_1.472.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_1.473.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/9/pl_1.486-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/13/pl_1.487-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_1.488-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_lei_1.489-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_1.490.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_1.491.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_1.492.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/33/pl_1493.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_1.494-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_de_lei_1.495-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_1.496-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_1497.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/51/projeto_de_lei_1498.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/57/projeto_de_lei_1.499-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_lei_1.500.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_de_lei_1.501-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/70/projeto_de_lei_1.502-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/71/projeto_de_lei_1.503-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_1.493.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_de_resolucao_226-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/72/projeto_de_resolucao_227-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/8/mocao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/40/mocao_de_pesar_031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/41/mocao_de_pesar_032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/50/mocao_034.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/52/mocao_035.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/3/mocao_de_parabens_013.1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/2/mocao_014_vereador_robson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/10/mocao_026-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/11/mocao_027-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/12/mocao_028-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/14/mocao_029-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/39/mocao_de_parabens_030.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/62/mocao_037.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/60/mocao_038.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/61/mocao_039.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/75/mocao_042.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/18/parecer_037.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/19/parecer_038.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/20/parecer_039.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/30/parecer_041.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/31/parecer_042.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/34/parecer_044.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/36/parecer_045.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/45/parecer_046.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/46/parecer_047.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/56/parecer_048.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/55/parecer__049.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/58/parecer_050.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/63/parecer_051.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/66/parecer_052.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/1/robson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_250-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_259-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_275-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/47/mocao_033.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/54/mocao_de_aplauso_036.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/65/mocao_040.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/sapl/public/materialegislativa/2025/74/mocao_de_aplauso_041.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.muritiba.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H98"/>
+  <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3944,176 +3971,228 @@
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>363</v>
       </c>
       <c r="D93" t="s">
         <v>232</v>
       </c>
       <c r="E93" t="s">
         <v>233</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>364</v>
       </c>
       <c r="H93" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>212</v>
+        <v>366</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>367</v>
       </c>
       <c r="D94" t="s">
-        <v>366</v>
+        <v>232</v>
       </c>
       <c r="E94" t="s">
-        <v>367</v>
+        <v>233</v>
       </c>
       <c r="F94" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>368</v>
       </c>
       <c r="H94" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>212</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
         <v>370</v>
       </c>
-      <c r="B95" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E95" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="F95" t="s">
         <v>42</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="H95" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>205</v>
+        <v>72</v>
       </c>
       <c r="D96" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="E96" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="F96" t="s">
-        <v>115</v>
+        <v>42</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="H96" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>137</v>
+        <v>205</v>
       </c>
       <c r="D97" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="E97" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="F97" t="s">
-        <v>56</v>
+        <v>115</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="H97" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D98" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="E98" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="F98" t="s">
         <v>56</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="H98" t="s">
-        <v>381</v>
+        <v>382</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>383</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>141</v>
+      </c>
+      <c r="D99" t="s">
+        <v>370</v>
+      </c>
+      <c r="E99" t="s">
+        <v>371</v>
+      </c>
+      <c r="F99" t="s">
+        <v>56</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H99" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>386</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>387</v>
+      </c>
+      <c r="D100" t="s">
+        <v>388</v>
+      </c>
+      <c r="E100" t="s">
+        <v>389</v>
+      </c>
+      <c r="F100" t="s">
+        <v>47</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H100" t="s">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4171,50 +4250,52 @@
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>